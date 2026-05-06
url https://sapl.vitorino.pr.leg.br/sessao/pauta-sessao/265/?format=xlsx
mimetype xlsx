--- v0 (2026-03-12)
+++ v1 (2026-05-06)
@@ -84,60 +84,60 @@
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo nº 10 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito junto à Agência Fomento Paraná S/A e dá outras providências.</t>
   </si>
   <si>
     <t>Leitura em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo nº 11 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo a abrir credito Adicional Suplementar no valor de R$ 2.800.000,00 (Dois milhões, oitocentos mil reais) no orçamento do município e da outras providências.</t>
   </si>
   <si>
     <t>Indicação nº 6 de 2026</t>
   </si>
   <si>
     <t>Idacir Tomasini</t>
   </si>
   <si>
-    <t>Instalação de boca de lobo e tubulação para escoamento de águas pluviais na Rua Guarapuava, esquina com a Rua Mangueirinha.</t>
+    <t>Indicar ao Excelentíssimo Senhor Prefeito Municipal que seja providenciada a instalação de boca de lobo e tubulação para escoamento de águas pluviais na Rua Guarapuava, esquina com a Rua Mangueirinha.</t>
   </si>
   <si>
     <t>Indicação nº 7 de 2026</t>
   </si>
   <si>
     <t>Maico William Bessegatto</t>
   </si>
   <si>
-    <t>Indica ao Chefe do Poder Executivo Municipal, que, por meio do setor competente, seja realizada a instalação de conjuntos de lixeiras para coleta seletiva, compostos por 5 cestos com tampa basculante, ao longo da Avenida das Araucárias, bem como nas proximidades do Posto de Saúde e do Colégio Alezio Fim.</t>
+    <t>Indicar ao Chefe do Poder Executivo Municipal, que, por meio do setor competente, seja realizada a instalação de conjuntos de lixeiras para coleta seletiva, compostos por 5 cestos com tampa basculante, ao longo da Avenida das Araucárias, bem como nas proximidades do Posto de Saúde e do Colégio Alezio Fim.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>