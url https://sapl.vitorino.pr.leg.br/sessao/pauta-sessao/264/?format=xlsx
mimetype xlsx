--- v0 (2026-03-06)
+++ v1 (2026-04-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="43">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo nº 5 de 2026</t>
   </si>
   <si>
@@ -66,111 +66,123 @@
   <si>
     <t>Incluído na Ordem do Dia - 1º Votação</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 1 de 2026</t>
   </si>
   <si>
     <t>Alcione Darli Tonon,Elizandra dos Santos Zilio,Maico William Bessegatto</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 09/2026.</t>
   </si>
   <si>
     <t>Proposição inclusa na Ordem do Dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo nº 9 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei 959, de 19 de dezembro de 2007, na forma em que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>Requerimento nº 1 de 2026</t>
   </si>
   <si>
+    <t>Valcir dos Santos,Juliano Fragata,Vanderson Junior Echer</t>
+  </si>
+  <si>
+    <t>Os Vereadores abaixo assinados, com acento nesta Casa de Leis, vêm, nos termos do artigo 77 do Regimento Interno, solicitar que seja posto para votação em Plenário este pedido de dispensa de pareceres das comissões permanentes, referente ao Projeto de Lei nº 03/2026, que concede recomposição inflacionária anual na remuneração e no auxílio alimentação dos servidores públicos do poder legislativo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Poder Legislativo nº 3 de 2026</t>
+  </si>
+  <si>
     <t>Valcir dos Santos</t>
   </si>
   <si>
-    <t>Requerimento nº 01/2026,  dispensa de parecer ao Projeto de Lei nº 03/2026;</t>
-[...4 lines deleted...]
-  <si>
     <t>Concede recomposição Inflacionária anual da remuneração e no auxílio alimentação dos servidores públicos do poder legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>Aguardando Parecer</t>
   </si>
   <si>
+    <t>Projeto de Lei Ordinária do Poder Executivo nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir crédito Adicional Especial no valor de RS 300.000,00 (trezentos mil reais) no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Incluído na Ordem do Dia - 2º Votação</t>
+  </si>
+  <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo nº 1 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no valor de R$ 162.437,00 (Cento e sessenta e dois mil e quatrocentos e trinta e sete reais) no orçamento do município e da outras providências.</t>
   </si>
   <si>
     <t>Leitura em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo nº 2 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no valor de R$ 2.757.139,16 (Dois milhões, setecentos e cinquenta e sete mil, centro e trinta e nove reais e dezesseis centavos) no orçamento do município e da outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo nº 3 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no valor de R$ 17.618.491,35 (Dezessete milhões, seiscentos e dezoito mil, quatrocentos e noventa e um reais e trinta e cinco centavos) no orçamento do município e da outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo nº 4 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no valor de R$ 3.133.957,67 (Trez milhões, cento e trinta e três mil, novecentos e cinquenta e sete reais e sessenta e sete centavos) no orçamento do município e da outras providências.</t>
   </si>
   <si>
     <t>Proposição apresentada em Plenário</t>
   </si>
   <si>
     <t>Indicação nº 4 de 2026</t>
   </si>
   <si>
     <t>Helio Moraes Rodrigues</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que seja providenciada a disponibilização de profissional de segurança desarmada para atuar junto ao Posto de Saúde e na Unidade de Urgência e Emergência do Município de Vitorino.</t>
   </si>
   <si>
     <t>Indicação nº 5 de 2026</t>
   </si>
   <si>
-    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que seja providenciada a instalação de dispositivos tecnológicos destinados ao reforço da segurança nas Escolas Municipais.</t>
+    <t>Indicar ao Excelentíssimo Senhor Prefeito Municipal que seja providenciada a instalação de dispositivos tecnológicos destinados ao reforço da segurança nas Escolas Municipais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -462,61 +474,61 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="51.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="64.28515625" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="225.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
@@ -587,237 +599,257 @@
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>997</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>999</v>
+        <v>992</v>
       </c>
       <c r="B7" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="B8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="B11" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>997</v>
+        <v>1004</v>
       </c>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F12" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>1003</v>
+        <v>997</v>
       </c>
       <c r="B13" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F13" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>1005</v>
+        <v>1003</v>
       </c>
       <c r="B14" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="F14" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
+        <v>1005</v>
+      </c>
+      <c r="B15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
         <v>1006</v>
       </c>
-      <c r="B15" t="s">
-[...12 lines deleted...]
-        <v>26</v>
+      <c r="B16" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>