--- v0 (2026-02-20)
+++ v1 (2026-04-10)
@@ -72,51 +72,51 @@
   <si>
     <t>Juliano Fragata,Valcir dos Santos,Vanderson Junior Echer</t>
   </si>
   <si>
     <t>Altera o Anexo I da Resolução nº 04/2025, que dispõe sobre o Brasão de Armas da Câmara Municipal de Vitorino – Pr e dá outras providências.</t>
   </si>
   <si>
     <t>Veto nº 1 de 2026</t>
   </si>
   <si>
     <t>Marciano Vottri - Prefeito</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 15/2025.</t>
   </si>
   <si>
     <t>Incluído na ordem do dia - Votação Secreta.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo nº 5 de 2026</t>
   </si>
   <si>
-    <t>Concede revisão geral anual ao vencimento dos servidores públicos do poder Executivo do Município de Vitorino.</t>
+    <t>Concede revisão geral anual ao vencimento dos servidores públicos do Poder Executivo do Município de Vitorino.</t>
   </si>
   <si>
     <t>Proposição apresentada em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo nº 9 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei 959, de 19 de dezembro de 2007, na forma em que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>Indicação nº 2 de 2026</t>
   </si>
   <si>
     <t>Idacir Tomasini</t>
   </si>
   <si>
     <t>Indicar ao Chefe do Poder Executivo Municipal, a instalação de novos bueiros e a manutenção do bueiro existente na Av. Udir Cantu, Loteamento Dalla Vecchia, Vitorino-PR.</t>
   </si>
   <si>
     <t>Leitura em Plenário</t>
   </si>
 </sst>
 </file>
 