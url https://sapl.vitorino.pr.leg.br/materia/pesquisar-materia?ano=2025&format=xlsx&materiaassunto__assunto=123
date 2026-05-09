--- v0 (2025-11-03)
+++ v1 (2026-05-09)
@@ -36,144 +36,144 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Marciano Vottri</t>
+  </si>
+  <si>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_complementar_no_01-2025_altera_a_lei_complementar_no_20-2018.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar nº 20/2018, de 11 de dezembro de 2018, visando adequá-la à nova redação do art. 149-A, da Constituição Federal, incluindo a possibilidade de custear as despesas com sistemas de monitoramento para segurança e preservação dos logradouros públicos, com os recursos provenientes da Contribuição para Custeio do Serviço de Iluminação Pública - COSIP.</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_complementar_no_02-2025_altera_a_lei_complementar_no_02-2018.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei complementar nº 20/2018, de 11 de dezembro de 2018, visando a atualização do rol de serviços previstos no artigo. 609 da referida Lei, incluindo o Inciso X para contemplar a utilização de escavadeira hidráulica em atividades de infraestrutura e obras públicas.</t>
+  </si>
+  <si>
     <t>106</t>
   </si>
   <si>
-    <t>2025</t>
-[...4 lines deleted...]
-  <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Vanderson Junior Echer, Elizandra dos Santos Zilio e Edilson de Oliveira Santos</t>
-[...2 lines deleted...]
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_resolucao_no_02-2025_altera_a_resolucao_no_08-2023.pdf</t>
+    <t>Edilson de Oliveira Santos, Elizandra dos Santos Zilio, Vanderson Junior Echer</t>
+  </si>
+  <si>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_resolucao_no_02-2025_altera_a_resolucao_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 08/2023 da Câmara Municipal de Vereadores de Vitorino, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Elizandra dos Santos Zilio</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/329/emenda_aditiva_no_01-2025_projeto_de_lei_no_30-2025.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/329/emenda_aditiva_no_01-2025_projeto_de_lei_no_30-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso III ao artigo 4º do Projeto de Lei nº 30/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Helio Moraes Rodrigues, Idacir Tomasini, Juliano Fragata</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/328/emenda_modificativa_no_01-2025_projeto_de_lei_no_15-2025.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/328/emenda_modificativa_no_01-2025_projeto_de_lei_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 11º do Projeto de Lei nº 15/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/330/emenda_modificativa_no_02-2025_projeto_de_lei_no_30-2025.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/330/emenda_modificativa_no_02-2025_projeto_de_lei_no_30-2025.pdf</t>
   </si>
   <si>
     <t>Altera o inciso IV do artigo 3º do Projeto de Lei nº 30/2025 e dá outras providências.</t>
-  </si>
-[...25 lines deleted...]
-    <t>Altera dispositivos da Lei complementar nº 20/2018, de 11 de dezembro de 2018, visando a atualização do rol de serviços previstos no artigo.609 da referida Lei, incluindo o Inciso X para contemplar a utilização de escavadeira hidráulica em atividades de infraestrutura e obras públicas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -477,68 +477,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_resolucao_no_02-2025_altera_a_resolucao_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/329/emenda_aditiva_no_01-2025_projeto_de_lei_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/328/emenda_modificativa_no_01-2025_projeto_de_lei_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/330/emenda_modificativa_no_02-2025_projeto_de_lei_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_complementar_no_01-2025_altera_a_lei_complementar_no_20-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_complementar_no_02-2025_altera_a_lei_complementar_no_02-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_complementar_no_01-2025_altera_a_lei_complementar_no_20-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_complementar_no_02-2025_altera_a_lei_complementar_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_resolucao_no_02-2025_altera_a_resolucao_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/329/emenda_aditiva_no_01-2025_projeto_de_lei_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/328/emenda_modificativa_no_01-2025_projeto_de_lei_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/330/emenda_modificativa_no_02-2025_projeto_de_lei_no_30-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="69.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="68.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -561,161 +561,161 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>33</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H7" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>