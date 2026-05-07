--- v0 (2026-02-05)
+++ v1 (2026-05-07)
@@ -54,159 +54,159 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo</t>
   </si>
   <si>
     <t>Marciano Vottri</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_no_55_-_2025_-_alteracao_da_nomenclatura_do_social.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_no_55_-_2025_-_alteracao_da_nomenclatura_do_social.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Municipal 1649, de 10 de maio de 2018 — que autorizou a doação com encargos de bem imóvel de propriedade do Município à empresa Portela Comunicação Visual Eireli, CNPJ nº 23.695.085/0001-85.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_lei_no_13._2025_-_altera_o_artigo_da_lei_municipal_1649.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_lei_no_13._2025_-_altera_o_artigo_da_lei_municipal_1649.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1584/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_no_16-2025_altera_a_lei_no_981_de_13_de_maio_de_2008_a_fim_de_alterar_a_composicao_do_conselho_gestor..pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_no_16-2025_altera_a_lei_no_981_de_13_de_maio_de_2008_a_fim_de_alterar_a_composicao_do_conselho_gestor..pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 981, de 13 de maio de 2008, a fim de alterar a composição do Conselho Gestor.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_no_19-2025_-_altera_o_artigo_1o_da_lei_municipal_2111.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_no_19-2025_-_altera_o_artigo_1o_da_lei_municipal_2111.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Municipal 2111, de 28 de novembro de 2024 - que autorizou a doação com encargos de bem imóvel de propriedade do Município à empresa E.P Freios Ltda.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/55/pr25b41.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/55/pr25b41.pdf</t>
   </si>
   <si>
     <t>Altera o Programa Municipal Comida Boa para Programa Municipal Mesa Cheia Vitorino, no âmbito da Política Municipal de Assistência Social, e dá outras providências</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/67/projeto_de_lei_no_33-2025_altera_a_lei_no_1319_de_22_de_outubro_de_2013.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/67/projeto_de_lei_no_33-2025_altera_a_lei_no_1319_de_22_de_outubro_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.319, de 22 de outubro de 2013, na forma em que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/78/projeto_de_lei_no_36-2025_altera_a_lei_1364_de__30_de_abril_de_2014_wque_institui_beneficios_aos_medicos_do_prorama_mais_medicos.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/78/projeto_de_lei_no_36-2025_altera_a_lei_1364_de__30_de_abril_de_2014_wque_institui_beneficios_aos_medicos_do_prorama_mais_medicos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1364, de 30 de abril de 2014, que institui benefícios aos médicos do programa Mais Médicos, na forma em que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_emenda_a_lei_organica_no_01-2025_altera_o_artigo_no_120.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_emenda_a_lei_organica_no_01-2025_altera_o_artigo_no_120.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de dispositivo da Lei Orgânica do Município de Vitorino/Pr</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>Vanderson Junior Echer</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/336/emenda_substitutiva_no_01-2025_projeto_de_lei_no_30-2025.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/336/emenda_substitutiva_no_01-2025_projeto_de_lei_no_30-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva à Emenda Modificativa n° 02/2025, que altera o Projeto de Lei nº 30/2025 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -513,68 +513,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_no_55_-_2025_-_alteracao_da_nomenclatura_do_social.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_lei_no_13._2025_-_altera_o_artigo_da_lei_municipal_1649.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_no_16-2025_altera_a_lei_no_981_de_13_de_maio_de_2008_a_fim_de_alterar_a_composicao_do_conselho_gestor..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_no_19-2025_-_altera_o_artigo_1o_da_lei_municipal_2111.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/55/pr25b41.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/67/projeto_de_lei_no_33-2025_altera_a_lei_no_1319_de_22_de_outubro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/78/projeto_de_lei_no_36-2025_altera_a_lei_1364_de__30_de_abril_de_2014_wque_institui_beneficios_aos_medicos_do_prorama_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_emenda_a_lei_organica_no_01-2025_altera_o_artigo_no_120.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/336/emenda_substitutiva_no_01-2025_projeto_de_lei_no_30-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_no_55_-_2025_-_alteracao_da_nomenclatura_do_social.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_lei_no_13._2025_-_altera_o_artigo_da_lei_municipal_1649.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_no_16-2025_altera_a_lei_no_981_de_13_de_maio_de_2008_a_fim_de_alterar_a_composicao_do_conselho_gestor..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_no_19-2025_-_altera_o_artigo_1o_da_lei_municipal_2111.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/55/pr25b41.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/67/projeto_de_lei_no_33-2025_altera_a_lei_no_1319_de_22_de_outubro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/78/projeto_de_lei_no_36-2025_altera_a_lei_1364_de__30_de_abril_de_2014_wque_institui_beneficios_aos_medicos_do_prorama_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_emenda_a_lei_organica_no_01-2025_altera_o_artigo_no_120.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/336/emenda_substitutiva_no_01-2025_projeto_de_lei_no_30-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="198.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="198" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="197.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>