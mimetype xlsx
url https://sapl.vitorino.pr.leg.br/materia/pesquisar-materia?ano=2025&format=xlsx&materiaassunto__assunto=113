--- v0 (2026-02-05)
+++ v1 (2026-05-07)
@@ -36,123 +36,123 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>MOA</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso</t>
+  </si>
+  <si>
+    <t>Alcione Darli Tonon, Edilson de Oliveira Santos, Elizandra dos Santos Zilio, Helio Moraes Rodrigues, Idacir Tomasini, Juliano Fragata, Maico William Bessegatto, Valcir dos Santos, Vanderson Junior Echer</t>
+  </si>
+  <si>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/350/mocao_de_aplausos_no_01-2025.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos  nº 01/2025, aos servidores da Secretaria Municipal de Saúde de Vitorino, ao Serviço de Atendimento Móvel de Urgência - SAMU 192 Sudoeste do Paraná e ao 3º Pelotão PM de Vitorino (3ºPel/1ªCia/3ºBPM).</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/351/mocao_de_aplausos_no_02-2025.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos  nº 02/2025, as Ex - Vereadoras da Câmara Municipal de Vitorino-Pr.</t>
+  </si>
+  <si>
     <t>312</t>
   </si>
   <si>
-    <t>2025</t>
-[...4 lines deleted...]
-  <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>Vanderson Junior Echer</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/312/mocao_de_apoio_-_comando_regional_da_policia_militar.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/312/mocao_de_apoio_-_comando_regional_da_policia_militar.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Criação do Comando Regional de Policiamento do Interior (CRPM) no Sudoeste do Paraná.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>2</t>
-[...5 lines deleted...]
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/321/mocao_de_apoio_-_apae.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/321/mocao_de_apoio_-_apae.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio as APAEs do Estado do Paraná e repúdio a ADI 7796 (Ação Direta de Inconstitucionalidade) que tramita no Supremo Tribunal Federal (STF) e questiona a validade das Leis Estaduais nº 17.656/2013 e nº18.419/2015, do Paraná.</t>
   </si>
   <si>
-    <t>350</t>
-[...22 lines deleted...]
-  <si>
     <t>437</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/437/mocao_de_pesar_-_01-2025.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/437/mocao_de_pesar_-_01-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Paróquia Senhor Bom Jesus e a Família do P. (Pároco) JORGE SCHAFASCHEK.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -459,68 +459,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/312/mocao_de_apoio_-_comando_regional_da_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/321/mocao_de_apoio_-_apae.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/350/mocao_de_aplausos_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/351/mocao_de_aplausos_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/437/mocao_de_pesar_-_01-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/350/mocao_de_aplausos_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/351/mocao_de_aplausos_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/312/mocao_de_apoio_-_comando_regional_da_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/321/mocao_de_apoio_-_apae.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2025/437/mocao_de_pesar_-_01-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="177" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="212" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -548,127 +548,127 @@
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
         <v>22</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" t="s">
         <v>22</v>
       </c>
-      <c r="E5" t="s">
-        <v>23</v>
+      <c r="F5" t="s">
+        <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>