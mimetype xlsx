--- v0 (2026-02-05)
+++ v1 (2026-05-06)
@@ -54,240 +54,240 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo</t>
   </si>
   <si>
     <t>Marciano Vottri</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_no_18-2023_altera_a_lei_2016_de_28_de_fevereiro_de_2023.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_no_18-2023_altera_a_lei_2016_de_28_de_fevereiro_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2016, de 28 de fevereiro de 2023, na forma em que especifica.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_no_19-2023_altera_a_lei_1984_de_23_de_agosto_de_2022.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_no_19-2023_altera_a_lei_1984_de_23_de_agosto_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1984, de 23 de agosto de 2022, na forma em que especifica.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_no_28-2023_altera_a_lei_municipal_2031_de_26_de_maio_de_2023.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_no_28-2023_altera_a_lei_municipal_2031_de_26_de_maio_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 2031, de 26 de maio de 2023, na forma em que especifica.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_no_30-2023_altera_a_lei_no_1407_de_24_de_outubro_de_2014_que_dispoe_sobre_o_sistema_viario_do_municipio_de_vitorino.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_no_30-2023_altera_a_lei_no_1407_de_24_de_outubro_de_2014_que_dispoe_sobre_o_sistema_viario_do_municipio_de_vitorino.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1407, de 24 de outubro de 2014, que dispõe sobre o sistema viário do Município de Vitorino.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_no_39-2023_altera_a_lei_municipal_n_1319-2023.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_no_39-2023_altera_a_lei_municipal_n_1319-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1319/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_no_55-2023_altera_a_lei_2037_de_28_de_junho_de_2023_na_forma_em_que_especifica.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_no_55-2023_altera_a_lei_2037_de_28_de_junho_de_2023_na_forma_em_que_especifica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2037, de 28 de junho de 2023, na forma em que especifica.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Legislativo</t>
   </si>
   <si>
     <t>Gilse Soletti Mafioletti, Ilani Desordi da Silva Lorena, Valderi dos Santos Ilha</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_lei_no_04-2023_altera_a_lei_municipal_no_1808-2020.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_lei_no_04-2023_altera_a_lei_municipal_no_1808-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1808/2020.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_no_05-2023_altera_a_lei_municipal_no_1945_de_20_de_abril_de_2022.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_no_05-2023_altera_a_lei_municipal_no_1945_de_20_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1945, de 20 de abril de 2022.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_no_10-2023_cria_cargo_de_provimento_efetivo_altera_a_lei_municipal_no_2030_de_10_de_maio_de_2023.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_no_10-2023_cria_cargo_de_provimento_efetivo_altera_a_lei_municipal_no_2030_de_10_de_maio_de_2023.pdf</t>
   </si>
   <si>
     <t>Cria cargo de Provimento Efetivo, altera a Lei Municipal nº 2030, de 10 de maio de 2023 e da outras providências.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_resolucao_no_03-2023_altera_dispositivos_da_resolucao_no_02-2022.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_resolucao_no_03-2023_altera_dispositivos_da_resolucao_no_02-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 02/2022, da Câmara Municipal de Vereadores de Vitorino, Estado do Paraná.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Antonio de Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/449/emenda_aditiva_no_01-2023_projeto_de_lei_no_03-2023.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/449/emenda_aditiva_no_01-2023_projeto_de_lei_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei nº 03/2023 de iniciativa do Poder Legislativo.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Gilmar Foscheira</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/451/emenda_modificativa_no_02-2023_projeto_de_lei_no_04-2023.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/451/emenda_modificativa_no_02-2023_projeto_de_lei_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei nº 04/2023 de iniciativa do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/452/emenda_modificativa_no_03-2023_projeto_de_resolucao_no_04-2023.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/452/emenda_modificativa_no_03-2023_projeto_de_resolucao_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Resolução nº 04/2023 de iniciativa do Poder Legislativo.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>Ilani Desordi da Silva Lorena</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/453/emenda_modificativa_no_04-2023_projeto_de_resolucao_no_04-2023.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/453/emenda_modificativa_no_04-2023_projeto_de_resolucao_no_04-2023.pdf</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>Eder Fernando Votri, Gilmar Foscheira, Valderi dos Santos Ilha</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/454/emenda_modificativa_no_05-2023_projeto_de_lei_no_08-2023.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/454/emenda_modificativa_no_05-2023_projeto_de_lei_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º do Projeto de Lei nº 08/2023 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -594,68 +594,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_no_18-2023_altera_a_lei_2016_de_28_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_no_19-2023_altera_a_lei_1984_de_23_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_no_28-2023_altera_a_lei_municipal_2031_de_26_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_no_30-2023_altera_a_lei_no_1407_de_24_de_outubro_de_2014_que_dispoe_sobre_o_sistema_viario_do_municipio_de_vitorino.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_no_39-2023_altera_a_lei_municipal_n_1319-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_no_55-2023_altera_a_lei_2037_de_28_de_junho_de_2023_na_forma_em_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_lei_no_04-2023_altera_a_lei_municipal_no_1808-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_no_05-2023_altera_a_lei_municipal_no_1945_de_20_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_no_10-2023_cria_cargo_de_provimento_efetivo_altera_a_lei_municipal_no_2030_de_10_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_resolucao_no_03-2023_altera_dispositivos_da_resolucao_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/449/emenda_aditiva_no_01-2023_projeto_de_lei_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/451/emenda_modificativa_no_02-2023_projeto_de_lei_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/452/emenda_modificativa_no_03-2023_projeto_de_resolucao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/453/emenda_modificativa_no_04-2023_projeto_de_resolucao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/454/emenda_modificativa_no_05-2023_projeto_de_lei_no_08-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_no_18-2023_altera_a_lei_2016_de_28_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_no_19-2023_altera_a_lei_1984_de_23_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_no_28-2023_altera_a_lei_municipal_2031_de_26_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_no_30-2023_altera_a_lei_no_1407_de_24_de_outubro_de_2014_que_dispoe_sobre_o_sistema_viario_do_municipio_de_vitorino.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_no_39-2023_altera_a_lei_municipal_n_1319-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_no_55-2023_altera_a_lei_2037_de_28_de_junho_de_2023_na_forma_em_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_lei_no_04-2023_altera_a_lei_municipal_no_1808-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_no_05-2023_altera_a_lei_municipal_no_1945_de_20_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_no_10-2023_cria_cargo_de_provimento_efetivo_altera_a_lei_municipal_no_2030_de_10_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_resolucao_no_03-2023_altera_dispositivos_da_resolucao_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/449/emenda_aditiva_no_01-2023_projeto_de_lei_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/451/emenda_modificativa_no_02-2023_projeto_de_lei_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/452/emenda_modificativa_no_03-2023_projeto_de_resolucao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/453/emenda_modificativa_no_04-2023_projeto_de_resolucao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/454/emenda_modificativa_no_05-2023_projeto_de_lei_no_08-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="201.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="201" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="99.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>