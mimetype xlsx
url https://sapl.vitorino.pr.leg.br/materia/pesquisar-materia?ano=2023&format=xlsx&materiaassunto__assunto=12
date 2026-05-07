--- v0 (2026-02-06)
+++ v1 (2026-05-07)
@@ -54,87 +54,87 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Eder Fernando Votri, Gilmar Foscheira, Sergio Peron</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/465/requerimento_no_20-2023_cei.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/465/requerimento_no_20-2023_cei.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem vêm na forma regimental, com base no Art. 50 do Regimento Interno desta Casa de Leis, requerer a formação de Comissão Especial de Inquérito, com finalidade de, no prazo de 60 dias, investigar denúncia sobre um possível desvio de função de servidores públicos municipais, em relação aos cargos atualmente ocupados, nas Secretárias de Saúde, Educação e Agricultura.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CEI</t>
   </si>
   <si>
     <t>Comissão Especial de Inquérito</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/475/portaria_no_23-2023_cei.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/475/portaria_no_23-2023_cei.pdf</t>
   </si>
   <si>
     <t>Designa os vereadores Eder Fernando Votri - PRTB, Gilmar Foscheira- PSD e Gilse Soletti Mafioletti – União Brasil, para comporem a Comissão Especial de Inquérito - CEI, com a finalidade de apurar indícios desvio de função de servidores públicos municipais, em relação aos cargos atualmente ocupados na Secretarias de Saúde, Educação e Agricultura.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>RCEI</t>
   </si>
   <si>
     <t>Relatório - Comissão Especial Processante</t>
   </si>
   <si>
     <t>Eder Fernando Votri</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Relatório da Comissão Especial de Inquérito nº 01/2023.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>Voto Divergente - Relatório Comissão Especial</t>
   </si>
   <si>
     <t>Gilse Soletti Mafioletti</t>
   </si>
   <si>
     <t>Voto em Separado do Relatório da Comissão Especial de Inquérito nº 01/2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -456,68 +456,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/465/requerimento_no_20-2023_cei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/475/portaria_no_23-2023_cei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/465/requerimento_no_20-2023_cei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/475/portaria_no_23-2023_cei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>