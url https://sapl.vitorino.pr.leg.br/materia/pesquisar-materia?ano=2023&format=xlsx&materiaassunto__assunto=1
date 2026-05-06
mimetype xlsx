--- v0 (2026-02-06)
+++ v1 (2026-05-06)
@@ -54,243 +54,243 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo</t>
   </si>
   <si>
     <t>Marciano Vottri</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_lei_no_01-2023_credito_adicional.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_lei_no_01-2023_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 1.343.754,67 (Um milhão trezentos e quarenta e três mil setecentos e cinquenta e quatro reais e sessenta e sete centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_no_02-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor__de_r_5.962.43407.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_no_02-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor__de_r_5.962.43407.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor  de R$ 5.962.434,07 (Cinco milhões novecentos e sessenta e dois mil quatrocentos e trinta e quatro reais e sete centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_no_03-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_13.216.48844.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_no_03-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_13.216.48844.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 13.216.488,44 (Treze milhões duzentos e dezesseis mil quatrocentos e oitenta e oito reais e quarenta e quatro centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_no_09-2023_autroriza_o_poder_executivo_a_abrir_credito_adiconal_suplementar_no__valor_de_r_1.185.11730.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_no_09-2023_autroriza_o_poder_executivo_a_abrir_credito_adiconal_suplementar_no__valor_de_r_1.185.11730.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no  valor de R$ 1.185.117,30 (Um milhão cento e oitenta e cinco mil cento e dezessete reais e trinta centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_no_11-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_56.61069.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_no_11-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_56.61069.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 56.610,69 (Cinquenta e seis mil seiscentos e dez reais e sessenta e nove centavos) no orçamento do Município).</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_no_15-2023_autoriza_o_poder_executivoa_abrir_credito_adiconal_suplementar_no_valor_de_r_3.582.85000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_no_15-2023_autoriza_o_poder_executivoa_abrir_credito_adiconal_suplementar_no_valor_de_r_3.582.85000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 3.582.850,00 (Três milhões quinhentos e oitenta e dois mil oitocentos e cinquenta reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_no_21-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_80.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_no_21-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_80.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 80.000,00 (Oitenta mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_no_31-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_3.903.78575.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_no_31-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_3.903.78575.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 3.903.785,75 (Três milhões, novecentos e três mil setecentos e oitenta e cinco reais e setenta e cinco centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_no_32-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r3.582.85000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_no_32-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r3.582.85000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 3.582.850,00 (Três milhões, quinhentos e oitenta e dois mil oitocentos e cinquenta reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/252/projeto_de_lei_no_34-2023_autoriza_o_poder_legislativo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.000.00000_hum_milhao_de_reais_no_orcamento_da_camara.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/252/projeto_de_lei_no_34-2023_autoriza_o_poder_legislativo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.000.00000_hum_milhao_de_reais_no_orcamento_da_camara.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a abrir crédito adicional suplementar no valor de R$ 1.000.000,00 (Um milhão de reais) no orçamento da Câmara.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_no_35-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_100.00000_cem_mil_reais_no_orcamento_do_municipio.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_no_35-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_100.00000_cem_mil_reais_no_orcamento_do_municipio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 100.000,00 (Cem mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_no_36-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_r_2.427.30853.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_no_36-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_r_2.427.30853.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 2.427.308,53 (Dois milhões, quatrocentos e vinte e sete mil, trezentos e oito reais e cinquenta e três centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/255/projeto_de_lei_no_37-2023_autoriza_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r__148.06000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/255/projeto_de_lei_no_37-2023_autoriza_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r__148.06000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 148.060,00 (Cento e quarenta e oito mil e sessenta reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_no_38-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_413.65784.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_no_38-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_413.65784.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 413.657,84 (Quatrocentos e treze mil seiscentos e cinquenta e sete reais e oitenta e quatro centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_no_46-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_4.00552000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_no_46-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_4.00552000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 4.005,520,00 (Quatro milhões, cinco mil e quinhentos e vinte reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_no_50-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.718.78100.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_no_50-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.718.78100.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 1.718,781,00 (Um milhão, setecentos e dezoito mil, setecentos e oitenta e um reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_no_51-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_127.22831.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_no_51-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_127.22831.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 127.228,31 (Cento e vinte e sete mil, duzentos e vinte e oito reais e trinta e um centavos) no orçamento do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -597,68 +597,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_lei_no_01-2023_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_no_02-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor__de_r_5.962.43407.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_no_03-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_13.216.48844.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_no_09-2023_autroriza_o_poder_executivo_a_abrir_credito_adiconal_suplementar_no__valor_de_r_1.185.11730.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_no_11-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_56.61069.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_no_15-2023_autoriza_o_poder_executivoa_abrir_credito_adiconal_suplementar_no_valor_de_r_3.582.85000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_no_21-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_80.00000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_no_31-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_3.903.78575.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_no_32-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r3.582.85000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/252/projeto_de_lei_no_34-2023_autoriza_o_poder_legislativo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.000.00000_hum_milhao_de_reais_no_orcamento_da_camara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_no_35-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_100.00000_cem_mil_reais_no_orcamento_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_no_36-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_r_2.427.30853.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/255/projeto_de_lei_no_37-2023_autoriza_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r__148.06000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_no_38-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_413.65784.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_no_46-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_4.00552000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_no_50-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.718.78100.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_no_51-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_127.22831.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_lei_no_01-2023_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_no_02-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor__de_r_5.962.43407.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_no_03-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_13.216.48844.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_no_09-2023_autroriza_o_poder_executivo_a_abrir_credito_adiconal_suplementar_no__valor_de_r_1.185.11730.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_no_11-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_56.61069.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_no_15-2023_autoriza_o_poder_executivoa_abrir_credito_adiconal_suplementar_no_valor_de_r_3.582.85000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_no_21-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_80.00000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_no_31-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_3.903.78575.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_no_32-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r3.582.85000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/252/projeto_de_lei_no_34-2023_autoriza_o_poder_legislativo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.000.00000_hum_milhao_de_reais_no_orcamento_da_camara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_no_35-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_100.00000_cem_mil_reais_no_orcamento_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_no_36-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_r_2.427.30853.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/255/projeto_de_lei_no_37-2023_autoriza_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r__148.06000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_no_38-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_413.65784.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_no_46-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_4.00552000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_no_50-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.718.78100.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_no_51-2023_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_127.22831.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="230.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="229.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="204.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>