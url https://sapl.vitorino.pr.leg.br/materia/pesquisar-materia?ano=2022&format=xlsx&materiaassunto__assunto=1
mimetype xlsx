--- v0 (2026-02-05)
+++ v1 (2026-05-07)
@@ -54,528 +54,528 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo</t>
   </si>
   <si>
     <t>Marciano Vottri</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_no_02-2022_autoriza_o_poder_executivo_a_abrir_credito_adiconal_suplementar_-_r_1.034.07106.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_no_02-2022_autoriza_o_poder_executivo_a_abrir_credito_adiconal_suplementar_-_r_1.034.07106.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 1.034.071,06 (Um milhão, trinta e quatro mil, setenta e um reais e seis centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_no_03-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_-_r_4.598.38527.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_no_03-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_-_r_4.598.38527.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 4.598.385,27 (Quatro milhões, quinhentos e noventa e oito mil, trezentos e oitenta e cinco reais e vinte e sete centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_no_04-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_-_r_412.54282.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_no_04-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_-_r_412.54282.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 412.542,82 (Quatrocentos e doze mil, quinhentos e quarenta e dois reais e oitenta e dois centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_no_05-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_-_r_3.485.42550.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_no_05-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_-_r_3.485.42550.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 3.485.425,50 (Três milhões, quatrocentos e oitenta e cinco mil, quatrocentos e vinte e cinco reais e cinquenta centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 2.259.320,30 (Dois milhões, duzentos e cinquenta e nove mil, trezentos e vinte reais e trinta centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/527/projeto_de_lei_no_17-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.445.20000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/527/projeto_de_lei_no_17-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.445.20000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 2.445.200,00 (Dois milhões, quatrocentos e quarenta e cinco mil e duzentos reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/529/projeto_de_lei_no_19-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_918.69511.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/529/projeto_de_lei_no_19-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_918.69511.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 918.695,11 (Novecentos e dezoito mil, seiscentos e noventa e cinco reais e onze centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/533/projeto_de_lei_no_24-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.072.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/533/projeto_de_lei_no_24-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.072.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 1.072.000,00 (Um milhão e setenta e dois mil reais) no orçamento do Município</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/535/projeto_de_lei_no_26-2022_abre_credito_adicional_suplementar_no_valor_de_r_500.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/535/projeto_de_lei_no_26-2022_abre_credito_adicional_suplementar_no_valor_de_r_500.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 500.000,00 (Quinhentos mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/540/projeto_de_lei_no_33-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_30.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/540/projeto_de_lei_no_33-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_30.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 30.000,00 (Trinta mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/541/projeto_de_lei_no_34-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_130.14737.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/541/projeto_de_lei_no_34-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_130.14737.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 130.174,37 (Cento e trinta mil cento e setenta e quatro reais e trinta e sete centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/542/projeto_de_lei_no_35-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.126.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/542/projeto_de_lei_no_35-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.126.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 1.126.000,00 (Um milhão cento e vinte e seis mil reais) orçamento do Município.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/548/projeto_de_lei_no_43-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_3.000.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/548/projeto_de_lei_no_43-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_3.000.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 3.000.000,00 (Três milhões de reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/549/projeto_de_lei_no_44-2022_autoriza_o_poder_executivo_a_abrir_credito_adiconal_suplementar_no_valor_de_r_29.08800.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/549/projeto_de_lei_no_44-2022_autoriza_o_poder_executivo_a_abrir_credito_adiconal_suplementar_no_valor_de_r_29.08800.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 29.088,00 (Vinte e nove mil e oitenta e oito reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/550/projeto_de_lei_no_45-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_19.62836.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/550/projeto_de_lei_no_45-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_19.62836.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 19.628,36 (Dezenove mil seiscentos e vinte e oito reais e trinta e seis centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/551/projeto_de_lei_no_46-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_257.84332.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/551/projeto_de_lei_no_46-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_257.84332.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 257.843,32 (Duzentos e cinquenta e sete mil oitocentos e quarenta e três reais e trinta e dois centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/552/projeto_de_lei_no_47-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.620.80000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/552/projeto_de_lei_no_47-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.620.80000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo a abrir credito Adicional Suplementar no valor de R$ 2.620.800,00 (Dois milhões seiscentos e vinte mil e oitocentos reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_no_56-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.919.55000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_no_56-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.919.55000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 2.919.550,00 (Dois milhões novecentos e dezenove mil quinhentos e cinquenta reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_no_57-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.500.00000..pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_no_57-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.500.00000..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 1.500.000,00 (Um milhão e quinhentos mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_no_58-2022autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.500.00000..pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_no_58-2022autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.500.00000..pdf</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_lei_no_59-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_800.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_lei_no_59-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_800.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 800.000,00 (Oitocentos mil reais) no orçamento do Município de Vitorino para o exercício de 2022.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/567/projeto_de_lei_no_62-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_592.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/567/projeto_de_lei_no_62-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_592.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 592.000,00 (Quinhentos e noventa e dois mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/569/projeto_de_lei_no_65-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_975.78500..pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/569/projeto_de_lei_no_65-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_975.78500..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 975.785,00 (Novecentos e setenta e cinco mil setecentos e oitenta e cinco reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/571/projeto_de_lei_no_67-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.292.36600..pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/571/projeto_de_lei_no_67-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.292.36600..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 2.292.366,00 (Dois milhões duzentos e noventa e dois mil trezentos e sessenta e seis reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei_no_72-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_novalor_de_r_2.000.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei_no_72-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_novalor_de_r_2.000.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 2.000.000,00 (Dois milhões de reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_lei_no_75-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_459.20000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_lei_no_75-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_459.20000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 459.200,00 (Quatrocentos e cinquenta e nove mil e duzentos reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_lei_no_76-2022_autoriza_o_poder_executivo_a_avrir_credito_adicional_suplementar_no_valor_de_r_15.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_lei_no_76-2022_autoriza_o_poder_executivo_a_avrir_credito_adicional_suplementar_no_valor_de_r_15.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 15.000,00 (Quinze mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/581/projeto_de_lei_no_77-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_831.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/581/projeto_de_lei_no_77-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_831.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 831.000,00 (Oitocentos e trinta e um mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_no_79-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_199.81100.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_no_79-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_199.81100.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 199.811,00 (Cento e noventa e nove mil oitocentos e onze reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/584/projeto_de_lei_no_80-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_546.61800.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/584/projeto_de_lei_no_80-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_546.61800.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 548.618,00 (Quinhentos e quarenta e seis mil seiscentos e dezoito reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_no_82-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_720.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_no_82-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_720.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 720.000,00 (Setecentos e vinte mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/587/projeto_de_lei_no_83-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_195.50400.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/587/projeto_de_lei_no_83-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_195.50400.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 195.504,00 (Cento e noventa e cinco mil e quinhentos e quatro reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei_no_84-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplermentar_no_valor_de_r_2.593.36600.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei_no_84-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplermentar_no_valor_de_r_2.593.36600.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 2.593.366,00 (Dois milhões quinhentos e noventa e três mil trezentos e sessenta e seis reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/591/projeto_de_lei_no_87-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_930.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/591/projeto_de_lei_no_87-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_930.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 930.000,00 (Novecentos e trinta mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/594/projeto_de_lei_no_90-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_370.00000__trezentos_e_setenta_mil_reais_no_orcamento_do_municipio..pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/594/projeto_de_lei_no_90-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_370.00000__trezentos_e_setenta_mil_reais_no_orcamento_do_municipio..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 370.000,00 (Trezentos e setenta mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/597/projeto_de_lei_no_93-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de__r_410.37073.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/597/projeto_de_lei_no_93-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de__r_410.37073.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 410.370,73 (Quatrocentos e dez mil trezentos e setenta reais e setenta e três centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/599/projeto_de_lei_no_95-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_75.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/599/projeto_de_lei_no_95-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_75.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 75.000,00 (Setenta e cinco mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/600/pr9f4b1.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/600/pr9f4b1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 4.560.000,00 (Quatro milhões quinhentos e sessenta mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/602/prcf561.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/602/prcf561.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 445.700,00 (Quatrocentos e quarenta e cinco mil e setecentos reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/604/projeto_de_lei_no_101-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.525.53300.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/604/projeto_de_lei_no_101-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.525.53300.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 2.525.533,00 (Dois milhões quinhentos e vinte e cinco mil e quinhentos e trinta e três reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/605/projeto_de_lei_no_102-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_10.50000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/605/projeto_de_lei_no_102-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_10.50000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 10.500,00 (Dez mil e quinhentos reais) no orçamento do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -882,68 +882,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_no_02-2022_autoriza_o_poder_executivo_a_abrir_credito_adiconal_suplementar_-_r_1.034.07106.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_no_03-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_-_r_4.598.38527.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_no_04-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_-_r_412.54282.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_no_05-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_-_r_3.485.42550.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/527/projeto_de_lei_no_17-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.445.20000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/529/projeto_de_lei_no_19-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_918.69511.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/533/projeto_de_lei_no_24-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.072.00000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/535/projeto_de_lei_no_26-2022_abre_credito_adicional_suplementar_no_valor_de_r_500.00000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/540/projeto_de_lei_no_33-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_30.00000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/541/projeto_de_lei_no_34-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_130.14737.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/542/projeto_de_lei_no_35-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.126.00000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/548/projeto_de_lei_no_43-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_3.000.00000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/549/projeto_de_lei_no_44-2022_autoriza_o_poder_executivo_a_abrir_credito_adiconal_suplementar_no_valor_de_r_29.08800.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/550/projeto_de_lei_no_45-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_19.62836.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/551/projeto_de_lei_no_46-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_257.84332.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/552/projeto_de_lei_no_47-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.620.80000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_no_56-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.919.55000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_no_57-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.500.00000..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_no_58-2022autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.500.00000..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_lei_no_59-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_800.00000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/567/projeto_de_lei_no_62-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_592.00000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/569/projeto_de_lei_no_65-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_975.78500..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/571/projeto_de_lei_no_67-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.292.36600..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei_no_72-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_novalor_de_r_2.000.00000.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_lei_no_75-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_459.20000.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_lei_no_76-2022_autoriza_o_poder_executivo_a_avrir_credito_adicional_suplementar_no_valor_de_r_15.00000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/581/projeto_de_lei_no_77-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_831.00000.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_no_79-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_199.81100.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/584/projeto_de_lei_no_80-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_546.61800.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_no_82-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_720.00000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/587/projeto_de_lei_no_83-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_195.50400.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei_no_84-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplermentar_no_valor_de_r_2.593.36600.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/591/projeto_de_lei_no_87-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_930.00000.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/594/projeto_de_lei_no_90-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_370.00000__trezentos_e_setenta_mil_reais_no_orcamento_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/597/projeto_de_lei_no_93-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de__r_410.37073.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/599/projeto_de_lei_no_95-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_75.00000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/600/pr9f4b1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/602/prcf561.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/604/projeto_de_lei_no_101-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.525.53300.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/605/projeto_de_lei_no_102-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_10.50000.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_no_02-2022_autoriza_o_poder_executivo_a_abrir_credito_adiconal_suplementar_-_r_1.034.07106.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_no_03-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_-_r_4.598.38527.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_no_04-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_-_r_412.54282.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_no_05-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_-_r_3.485.42550.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/527/projeto_de_lei_no_17-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.445.20000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/529/projeto_de_lei_no_19-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_918.69511.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/533/projeto_de_lei_no_24-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.072.00000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/535/projeto_de_lei_no_26-2022_abre_credito_adicional_suplementar_no_valor_de_r_500.00000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/540/projeto_de_lei_no_33-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_30.00000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/541/projeto_de_lei_no_34-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_130.14737.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/542/projeto_de_lei_no_35-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.126.00000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/548/projeto_de_lei_no_43-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_3.000.00000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/549/projeto_de_lei_no_44-2022_autoriza_o_poder_executivo_a_abrir_credito_adiconal_suplementar_no_valor_de_r_29.08800.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/550/projeto_de_lei_no_45-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_19.62836.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/551/projeto_de_lei_no_46-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_257.84332.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/552/projeto_de_lei_no_47-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.620.80000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_no_56-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.919.55000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_no_57-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.500.00000..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_no_58-2022autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_1.500.00000..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_lei_no_59-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_800.00000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/567/projeto_de_lei_no_62-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_592.00000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/569/projeto_de_lei_no_65-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_975.78500..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/571/projeto_de_lei_no_67-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.292.36600..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei_no_72-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_novalor_de_r_2.000.00000.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_lei_no_75-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_459.20000.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_lei_no_76-2022_autoriza_o_poder_executivo_a_avrir_credito_adicional_suplementar_no_valor_de_r_15.00000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/581/projeto_de_lei_no_77-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_831.00000.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_no_79-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_199.81100.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/584/projeto_de_lei_no_80-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_546.61800.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_no_82-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_720.00000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/587/projeto_de_lei_no_83-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_195.50400.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei_no_84-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplermentar_no_valor_de_r_2.593.36600.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/591/projeto_de_lei_no_87-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_930.00000.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/594/projeto_de_lei_no_90-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_370.00000__trezentos_e_setenta_mil_reais_no_orcamento_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/597/projeto_de_lei_no_93-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de__r_410.37073.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/599/projeto_de_lei_no_95-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_75.00000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/600/pr9f4b1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/602/prcf561.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/604/projeto_de_lei_no_101-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_2.525.53300.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2022/605/projeto_de_lei_no_102-2022_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_10.50000.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="240.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="239.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="202.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>