--- v0 (2026-02-05)
+++ v1 (2026-05-07)
@@ -54,405 +54,405 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo</t>
   </si>
   <si>
     <t>Marciano Vottri</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/647/projeto_de_lei_no_01-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_7.476.72731.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/647/projeto_de_lei_no_01-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_7.476.72731.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar o valor de R$ 7.476.727,31 (Sete milhões quatrocentos e setenta e seis mil setecentos e vinte e sete reais e trinta e um centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/648/projeto_de_lei_no_02-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_447.70700.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/648/projeto_de_lei_no_02-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_447.70700.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar o valor de R$ 447.707,00 (Quatrocentos e quarenta e sete mil setecentos e sete reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_de_lei_no_03-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_232.48462.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_de_lei_no_03-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_232.48462.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial o valor de R$ 232.484,62 (Duzentos e trinta e dois mil quatrocentos e oitenta e quatro reais e sessenta e dois centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_de_lei_no_05-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_50.00000_cinquenta_mil_reais_no_orcamento_do_municipio..pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_de_lei_no_05-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_50.00000_cinquenta_mil_reais_no_orcamento_do_municipio..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial o valor de R$ 50.000,00 (Cinquenta mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar o valor de R$ 300.000,00 (Trezentos mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/655/pr73831.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/655/pr73831.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar o valor de R$ 277.000,00 (Duzentos e setenta e sete mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/656/projeto_de_lei_no_10-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_60.02430_sessenta_mil_vinte_e_quatro_reais_e_trinta_centavos.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/656/projeto_de_lei_no_10-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_60.02430_sessenta_mil_vinte_e_quatro_reais_e_trinta_centavos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial o valor de R$ 60.024,30 (Sessenta mil, vinte e quatro reais e trinta centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar o valor de R$ 481.104,00 (Quatrocentos e oitenta e um mil cento e quatro reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_no_13-2021_que_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_31.10250..pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_no_13-2021_que_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_31.10250..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial o valor de R$ 31.102,50 (Trinta e um mil cento e dois reais e cinquenta centavos) no orçamento d Município.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/665/projeto_de_lei_no_15-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar__no__valor_de_r__27.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/665/projeto_de_lei_no_15-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar__no__valor_de_r__27.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar o valor de R$ 27.000,00 (Vinte e sete mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/669/projeto_de_lei_no_19-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_r_18.00000_no_orcamento_do_municipio._.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/669/projeto_de_lei_no_19-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_r_18.00000_no_orcamento_do_municipio._.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial o valor de R$ 18.000,00 (Dezoito mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/670/projeto_de_lei_no_20-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_147.81618_..pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/670/projeto_de_lei_no_20-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_147.81618_..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar o valor de R$ 147.816,18 (Cento e quarenta e sete mil oitocentos e dezesseis reais e dezoito centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/671/projeto_de_lei_no_21-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_36.82548..pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/671/projeto_de_lei_no_21-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_36.82548..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial o valor de R$ 36.825,48 (Trinta e seis mil oitocentos e vinte e cinco reais e quarenta e oito centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/674/projeto_de_lei_no_29-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_91.00000_noventa_e_um_mil_reais.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/674/projeto_de_lei_no_29-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_91.00000_noventa_e_um_mil_reais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 91.000,00 (Noventa e um mil reais), no orçamento do Município.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/682/projeto_de_lei_no_39-2021_credito_adicional_suplementar_-_r_585.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/682/projeto_de_lei_no_39-2021_credito_adicional_suplementar_-_r_585.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 585.000,00 (Quinhentos e oitenta e cinco mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/683/projeto_de_lei_no_40-2021_credito_adicional_especial_-_r_195.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/683/projeto_de_lei_no_40-2021_credito_adicional_especial_-_r_195.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 195.000,00 (Cento e noventa e cinco mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_no_43-2021_credito_adicional_suplementar_-_r_119.37500.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_no_43-2021_credito_adicional_suplementar_-_r_119.37500.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 119.375,00 (Cento e dezenove mil trezentos e setenta e cinco reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_de_lei_no_44-2021_credito_adicional_suplementar_-_r_7.75190.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_de_lei_no_44-2021_credito_adicional_suplementar_-_r_7.75190.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$7.751,90 (Sete mil setecentos e cinquenta e um real e noventa centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/689/projeto_de_lei_no_46-2021_credito_adicional_suplementar_-_r_125.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/689/projeto_de_lei_no_46-2021_credito_adicional_suplementar_-_r_125.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 125.000,00 (Cento e vinte e cinco mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/691/projeto_de_lei_no_48-2021_credito_adicional_especial_-_r_36.84916.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/691/projeto_de_lei_no_48-2021_credito_adicional_especial_-_r_36.84916.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 36.849,16 (Trinta e seis mil oitocentos e quarenta e nove reais e dezesseis centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/698/pre51e1.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/698/pre51e1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 571.035,26 (Quinhentos e setenta e um mil trinta e cinco reais e vinte e seis centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/701/pr8fad1.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/701/pr8fad1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 1.563.000,00 (Um milhão quinhentos e sessenta e três mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/702/pr093e1.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/702/pr093e1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 510.500,00 (Quinhentos e dez mil e quinhentos reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/703/pr664c1.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/703/pr664c1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 472.000,00 (Quatrocentos e setenta e dois mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/704/pr03001.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/704/pr03001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 399.637,59 (Trezentos e noventa e nove mil seiscentos e trinta e sete reais e cinquenta e nove centavos) no orçamento do Município.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_no_63-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_120.00000_cento_e_vinte_mil_reais_no_orcamento_do_municipio.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_no_63-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_120.00000_cento_e_vinte_mil_reais_no_orcamento_do_municipio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 120.000,00 (Cento e vinte mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/715/projeto_de_lei_no_73-2021_credito_suplementar_-_r_200.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/715/projeto_de_lei_no_73-2021_credito_suplementar_-_r_200.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 200.000,00 (Duzentos mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_de_lei_no_74-2021_credito_suplementar_-_r_481.10400.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_de_lei_no_74-2021_credito_suplementar_-_r_481.10400.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 481.104,00 (Quatrocentos e oitenta e um mil cento e quatro reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 18.674,50 (Dezoito mil seiscentos e setenta e quatro reais e cinquenta centavos) no orçamento do Município</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_no_81-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_270.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_no_81-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_270.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 270.000,00 (Duzentos e setenta mil reais) no orçamento do Município.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_no_88-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_60.00000.pdf</t>
+    <t>http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_no_88-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_60.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 270.000,00 (Duzentos e setenta mil reais) no orçamento do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -759,68 +759,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/647/projeto_de_lei_no_01-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_7.476.72731.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/648/projeto_de_lei_no_02-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_447.70700.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_de_lei_no_03-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_232.48462.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_de_lei_no_05-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_50.00000_cinquenta_mil_reais_no_orcamento_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/655/pr73831.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/656/projeto_de_lei_no_10-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_60.02430_sessenta_mil_vinte_e_quatro_reais_e_trinta_centavos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_no_13-2021_que_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_31.10250..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/665/projeto_de_lei_no_15-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar__no__valor_de_r__27.00000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/669/projeto_de_lei_no_19-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_r_18.00000_no_orcamento_do_municipio._.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/670/projeto_de_lei_no_20-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_147.81618_..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/671/projeto_de_lei_no_21-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_36.82548..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/674/projeto_de_lei_no_29-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_91.00000_noventa_e_um_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/682/projeto_de_lei_no_39-2021_credito_adicional_suplementar_-_r_585.00000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/683/projeto_de_lei_no_40-2021_credito_adicional_especial_-_r_195.00000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_no_43-2021_credito_adicional_suplementar_-_r_119.37500.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_de_lei_no_44-2021_credito_adicional_suplementar_-_r_7.75190.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/689/projeto_de_lei_no_46-2021_credito_adicional_suplementar_-_r_125.00000.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/691/projeto_de_lei_no_48-2021_credito_adicional_especial_-_r_36.84916.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/698/pre51e1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/701/pr8fad1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/702/pr093e1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/703/pr664c1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/704/pr03001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_no_63-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_120.00000_cento_e_vinte_mil_reais_no_orcamento_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/715/projeto_de_lei_no_73-2021_credito_suplementar_-_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_de_lei_no_74-2021_credito_suplementar_-_r_481.10400.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_no_81-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_270.00000.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_no_88-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_60.00000.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/647/projeto_de_lei_no_01-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_7.476.72731.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/648/projeto_de_lei_no_02-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_447.70700.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_de_lei_no_03-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_232.48462.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_de_lei_no_05-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_50.00000_cinquenta_mil_reais_no_orcamento_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/655/pr73831.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/656/projeto_de_lei_no_10-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_60.02430_sessenta_mil_vinte_e_quatro_reais_e_trinta_centavos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_no_13-2021_que_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_31.10250..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/665/projeto_de_lei_no_15-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar__no__valor_de_r__27.00000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/669/projeto_de_lei_no_19-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_r_18.00000_no_orcamento_do_municipio._.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/670/projeto_de_lei_no_20-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_147.81618_..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/671/projeto_de_lei_no_21-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_36.82548..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/674/projeto_de_lei_no_29-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_91.00000_noventa_e_um_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/682/projeto_de_lei_no_39-2021_credito_adicional_suplementar_-_r_585.00000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/683/projeto_de_lei_no_40-2021_credito_adicional_especial_-_r_195.00000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_no_43-2021_credito_adicional_suplementar_-_r_119.37500.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_de_lei_no_44-2021_credito_adicional_suplementar_-_r_7.75190.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/689/projeto_de_lei_no_46-2021_credito_adicional_suplementar_-_r_125.00000.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/691/projeto_de_lei_no_48-2021_credito_adicional_especial_-_r_36.84916.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/698/pre51e1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/701/pr8fad1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/702/pr093e1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/703/pr664c1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/704/pr03001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_no_63-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_120.00000_cento_e_vinte_mil_reais_no_orcamento_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/715/projeto_de_lei_no_73-2021_credito_suplementar_-_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_de_lei_no_74-2021_credito_suplementar_-_r_481.10400.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_no_81-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_no_valor_de_r_270.00000.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitorino.pr.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_no_88-2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_no_valor_de_r_60.00000.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="229.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="228.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="196.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>